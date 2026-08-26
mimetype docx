--- v0 (2026-06-17)
+++ v1 (2026-08-26)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Patvērums launched a project to strengthen its capacity and raise awareness on human trafficking and migration zzzzzz</w:t>
+          <w:t xml:space="preserve">Patvērums launched a project to strengthen its capacity and raise awareness on human trafficking and migration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 1 January 2025, the association “Patvērums Drošā māja” launched the project ”Sustainable Growth: Strengthening the Operations and Capacity" to promote integration and raise public awareness on human trafficking and migration. The initiative focuses on strengthening management processes, conducting research on human trafficking recruitment, and advocating for policy improvements. It also includes public awareness campaigns, educational materials, and victim support activities like art therapy. By the project's end in December 2026, the association aims to improve its operational sustainability and contribute to a long-term understanding of human trafficking risks and victim rehabilitation. The project is funded by the Society Integration Foundation through the Latvian state budget</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shelter "Safe House" | Patvērums "Drošā Māja" (14 March, 2025), [The project "Sustainable growth: strengthening the activities and capacity of the association "Shelter "Safe House" has been launched],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.patverums-dm.lv/lv/uzsakts-projekts-ilgtspejiga-izaugsme-biedribas-patverums-drosa-maja-darbibas-un-kapacitates-stiprinasana/1855</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A1EE5D90"/>
+    <w:nsid w:val="3C7FB4C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/patverums-launched-project-strengthen-its-capacity-and-raise-awareness-human" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.patverums-dm.lv/lv/uzsakts-projekts-ilgtspejiga-izaugsme-biedribas-patverums-drosa-maja-darbibas-un-kapacitates-stiprinasana/1855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>