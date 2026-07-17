--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,98 +21,109 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">COA warns of the consequences of abolishing the prioritisation of BIPs under the Housing Act zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The organisation undertook a so-called implementation scan of the proposed bill at the request of the Ministry of Housing and Spatial Planning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COA considers that this amendment would make the whole reception system more unstable, as the changes would come before solutions are identified. Currently, 19,000 people in the reception system is a beneficiary of international protection, and approximately 70% stays longer than the usual 14 weeks in reception, due to a lack of housing in municipalities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COA expects that in 2026, half of residents will be beneficiaries of international protection. Removing the priority for beneficiaries of international protection in municipality housing means that COA will need significantly more reception places, and will be stuck with emergency reception places for a long time. Emergency reception places are detrimental for residents' wellbeing, the environment and the costs. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The average waiting time for social housing is 7 years. 7% of this housing is allocated to beneficiaries of international protection. Without priority in housing, beneficiaries will need to wait this period in reception, hampering their integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Central Agency for the Reception of Asylum Seekers | Centraal Orgaan opvang asielzoekers (14 March, 2025), COA waarschuwt voor gevolgen wetsvoorstel schrappen urgentiemogelijkheid voor statushouders [COA warns of consequences of bill scrapping urgency option for status holders],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coa.nl/nl/nieuws/coa-waarschuwt-voor-gevolgen-wetsvoorstel-schrappen-urgentiemogelijkheid-voor-statushouders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.03.2025</w:t>
       </w:r>
     </w:p>
@@ -146,52 +157,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,51 +255,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -380,51 +391,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F2C4FF3E"/>
+    <w:nsid w:val="6A0899F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,51 +664,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/coa-warns-consequences-abolishing-prioritisation-bips-under-housing-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/coa-waarschuwt-voor-gevolgen-wetsvoorstel-schrappen-urgentiemogelijkheid-voor-statushouders" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/coa-warns-consequences-abolishing-prioritisation-bips-under-housing-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/coa-waarschuwt-voor-gevolgen-wetsvoorstel-schrappen-urgentiemogelijkheid-voor-statushouders" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>