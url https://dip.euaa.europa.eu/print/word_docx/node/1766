--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">COA warns of the consequences of abolishing the prioritisation of BIPs under the Housing Act zzzzzz</w:t>
+          <w:t xml:space="preserve">COA warns of the consequences of abolishing the prioritisation of BIPs under the Housing Act</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The organisation undertook a so-called implementation scan of the proposed bill at the request of the Ministry of Housing and Spatial Planning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COA considers that this amendment would make the whole reception system more unstable, as the changes would come before solutions are identified. Currently, 19,000 people in the reception system is a beneficiary of international protection, and approximately 70% stays longer than the usual 14 weeks in reception, due to a lack of housing in municipalities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COA expects that in 2026, half of residents will be beneficiaries of international protection. Removing the priority for beneficiaries of international protection in municipality housing means that COA will need significantly more reception places, and will be stuck with emergency reception places for a long time. Emergency reception places are detrimental for residents' wellbeing, the environment and the costs. </w:t>
       </w:r>
@@ -82,51 +84,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Central Agency for the Reception of Asylum Seekers | Centraal Orgaan opvang asielzoekers (14 March, 2025), COA waarschuwt voor gevolgen wetsvoorstel schrappen urgentiemogelijkheid voor statushouders [COA warns of consequences of bill scrapping urgency option for status holders],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coa.nl/nl/nieuws/coa-waarschuwt-voor-gevolgen-wetsvoorstel-schrappen-urgentiemogelijkheid-voor-statushouders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A0899F5"/>
+    <w:nsid w:val="B4E1A09E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/coa-warns-consequences-abolishing-prioritisation-bips-under-housing-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/coa-waarschuwt-voor-gevolgen-wetsvoorstel-schrappen-urgentiemogelijkheid-voor-statushouders" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>