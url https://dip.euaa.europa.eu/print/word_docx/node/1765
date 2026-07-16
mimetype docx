--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,77 +21,88 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">CEAR's statement on the situation in Syria zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CEAR calls on European Union countries to continue guaranteeing protection for Syrian refugees. In a context of instability in the country, CEAR warns of the need to guarantee the rights of all people in the country and to maintain access to international protection for those forced to flee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spanish Commission for Refugee Aid | Comisión Española de Ayuda al Refugiado (14 March, 2025), CEAR reclama a los países de la Unión Europea que sigan garantizando la protección a las personas refugiadas sirias [CEAR calls on European Union countries to continue guaranteeing protection for Syrian refugees],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cear.es/noticias/garantizar-proteccion-refugiadas-sirias/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.03.2025</w:t>
       </w:r>
     </w:p>
@@ -125,52 +136,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,51 +234,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +370,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E5F36B0F"/>
+    <w:nsid w:val="5887661C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,51 +643,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/cears-statement-situation-syria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/noticias/garantizar-proteccion-refugiadas-sirias/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/cears-statement-situation-syria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/noticias/garantizar-proteccion-refugiadas-sirias/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>