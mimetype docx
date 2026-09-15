--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CEAR's statement on the situation in Syria zzzzzz</w:t>
+          <w:t xml:space="preserve">CEAR's statement on the situation in Syria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CEAR calls on European Union countries to continue guaranteeing protection for Syrian refugees. In a context of instability in the country, CEAR warns of the need to guarantee the rights of all people in the country and to maintain access to international protection for those forced to flee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spanish Commission for Refugee Aid | Comisión Española de Ayuda al Refugiado (14 March, 2025), CEAR reclama a los países de la Unión Europea que sigan garantizando la protección a las personas refugiadas sirias [CEAR calls on European Union countries to continue guaranteeing protection for Syrian refugees],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cear.es/noticias/garantizar-proteccion-refugiadas-sirias/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5887661C"/>
+    <w:nsid w:val="01CEA022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/cears-statement-situation-syria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/noticias/garantizar-proteccion-refugiadas-sirias/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>