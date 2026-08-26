--- v0 (2026-06-17)
+++ v1 (2026-08-26)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The State Border Guard partially closed three border control posts zzzzzz</w:t>
+          <w:t xml:space="preserve">The State Border Guard partially closed three border control posts</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia restricted activities at three border control posts, P?ternieki, Terehova, and Grebnev, starting on 19 March 2025, allowing border crossing only by motor vehicles. The decision, driven by security and public order concerns, aims to counter hybrid threats and migration flows implemented by Russia and Belarus. Authorities fear an increase in illegal crossings from migrants. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior stated that on 16 March 2025, border guards identified several migrants wanting to cross the border illegally, which led to the closing of the point to prevent a possible escalation of events. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior emphasises the need for precautionary measures to safeguard national security and enhance border control against irregular migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Border Guard | Valsts robežsardze (18 March, 2025), No 19. marta ierobežos kustību robežkontroles punktos “Pāternieki”, “Terehova” un “Grebņeva” [From March 19, movement at border checkpoints "Pāternieki", "Terehova" and "Grebneva" will be restricted],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rs.gov.lv/lv/jaunums/no-19-marta-ierobezos-kustibu-robezkontroles-punktos-paternieki-terehova-un-grebneva</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01F63B1B"/>
+    <w:nsid w:val="5226799C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/state-border-guard-partially-closed-three-border-control-posts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rs.gov.lv/lv/jaunums/no-19-marta-ierobezos-kustibu-robezkontroles-punktos-paternieki-terehova-un-grebneva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/state-border-guard-partially-closed-three-border-control-posts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rs.gov.lv/lv/jaunums/no-19-marta-ierobezos-kustibu-robezkontroles-punktos-paternieki-terehova-un-grebneva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>