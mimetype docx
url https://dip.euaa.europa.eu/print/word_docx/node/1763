--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -285,51 +285,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -421,51 +421,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5FB46C2A"/>
+    <w:nsid w:val="10C7830C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -569,51 +569,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4A999B60"/>
+    <w:nsid w:val="01B0B79A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>