--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Statements by civil society on the European Commission's proposed Common European System for Returns zzzzzz</w:t>
+          <w:t xml:space="preserve">Statements by civil society on the European Commission's proposed Common European System for Returns</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 11 March 2025, the European Commission presented its proposal for new regulations to accelerate the expulsion of migrants to any third country with which an agreement exists (Common European System for Returns).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This proposal is aligned with the border control and externalisation approach of the European Pact on Migration and Asylum, approved in April 2024. Numerous voices from civil society organisations have been warning that, with these measures, the EU is further distancing itself from its founding values ​​of solidarity, respect for human rights, and the dignity of all people, regardless of their origin and provenance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Civil society organisations urged the European Parliament and Member States to:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -109,54 +122,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Ensure access to effective legal assistance throughout the return process, applying the automatic suspensive effect of appeals and guaranteeing the protection of vulnerable individuals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spanish Commission for Refugee Aid | Comisión Española de Ayuda al Refugiado (18 March, 2025), La propuesta de la Comisión Europea de acelerar las expulsiones a terceros países es ilegal e inhumana [The European Commission's proposal to speed up expulsions to third countries is illegal and inhumane],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cear.es/noticias/ilegal-propuesta-expulsiones-terceros-paises/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -187,52 +201,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -285,187 +299,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10C7830C"/>
+    <w:nsid w:val="EA9B2B83"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -569,51 +616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="01B0B79A"/>
+    <w:nsid w:val="DECCB5E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -845,55 +892,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/statements-civil-society-european-commissions-proposed-common-european-system" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/noticias/ilegal-propuesta-expulsiones-terceros-paises/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/statements-civil-society-european-commissions-proposed-common-european-system" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/noticias/ilegal-propuesta-expulsiones-terceros-paises/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>