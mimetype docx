--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Forecasting of moderate future applications for asylum zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The FIS provided figures of forecasts of future application numbers and mentioned that asylum application numbers will remain moderate, with around 2,000 to 3,000 first applications despite conflicts and crises in Europe. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A steady stream of applicants for temporary protection from Ukraine is expected this year. However, sudden changes in the situation in Ukraine or in the European Union's neighbouring regions may have a significant impact on the numbers of temporary protection and asylum applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (18 March, 2025), [Finnish Immigration Service published forecasts of future application numbers],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/finnish-immigration-service-published-forecasts-of-future-application-numbers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.03.2025</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4821B6A5"/>
+    <w:nsid w:val="3C325AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/forecasting-moderate-future-applications-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/finnish-immigration-service-published-forecasts-of-future-application-numbers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/forecasting-moderate-future-applications-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/finnish-immigration-service-published-forecasts-of-future-application-numbers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>