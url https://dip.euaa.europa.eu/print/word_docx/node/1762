--- v1 (2026-07-18)
+++ v2 (2026-09-14)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Forecasting of moderate future applications for asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Forecasting of moderate future applications for asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The FIS provided figures of forecasts of future application numbers and mentioned that asylum application numbers will remain moderate, with around 2,000 to 3,000 first applications despite conflicts and crises in Europe. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A steady stream of applicants for temporary protection from Ukraine is expected this year. However, sudden changes in the situation in Ukraine or in the European Union's neighbouring regions may have a significant impact on the numbers of temporary protection and asylum applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (18 March, 2025), [Finnish Immigration Service published forecasts of future application numbers],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/finnish-immigration-service-published-forecasts-of-future-application-numbers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3C325AA7"/>
+    <w:nsid w:val="416EF27D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/forecasting-moderate-future-applications-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/finnish-immigration-service-published-forecasts-of-future-application-numbers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>