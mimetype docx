--- v0 (2026-06-15)
+++ v1 (2026-08-26)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The NLAB holds discussions on legal representation of UAMs zzzzzz</w:t>
+          <w:t xml:space="preserve">The NLAB holds discussions on legal representation of UAMs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Bureau for Legal Aid held a meeting with lawyers and Chairperson of the Sofia Bar Association to discuss current issues on legal aid for refugees and legal representation of unaccompanied minors, including as the lack of translators, low salaries, and the need for training in the cultural characteristics of refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National Legal Aid Bureau | Национално бюро за правна помощ (18 March, 2025), НБПП, РЪКОВОДСТВОТО НА СОФИЙСКАТА АДВОКАТСКА КОЛЕГИЯ И АДВОКАТИ ОБСЪДИХА ПРОБЛЕМИ, СВЪРЗАНИ С ПРЕДСТАВИТЕЛСТВОТО НА ДЕЦА БЕЖАНЦИ [THE NBPP, THE MANAGEMENT OF THE SOFIA BAR ASSOCIATION AND LAWYERS DISCUSSED PROBLEMS RELATED TO THE REPRESENTATION OF REFUGEE CHILDREN],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mjs.bg/home/index/f464168f-ce44-418f-88e5-6c2b3d7c6258</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EFA211F4"/>
+    <w:nsid w:val="C042276E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/nlab-holds-discussions-legal-representation-uams" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mjs.bg/home/index/f464168f-ce44-418f-88e5-6c2b3d7c6258" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>