--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B89EBE4"/>
+    <w:nsid w:val="6629FA5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>