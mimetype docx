--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Immigration Office launches an information campaign about Belgium's migration and asylum policy zzzzzz</w:t>
+          <w:t xml:space="preserve">The Immigration Office launches an information campaign about Belgium's migration and asylum policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new WhatsApp channel was set up, and the campaign was also rolled out on YouTube. The Minister of Asylum and Migration noted that the information is disseminated on the "strictest asylum and migration policy ever", and it targets countries of origin and transit countries. A pilot project was launched specifically in Bulgaria and Greece, for applicants coming from Cameroon and Guinea, to inform them that the Belgium reception system is full. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister announced to focus on dissuasive messages also offline, and for example, travel to Moldova to discuss with policy makers the influx of Moldovan applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Migration Network (20 March, 2025), [Belgium launches social media campaigns to discourage asylum seekers from coming],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.emnbelgium.be/news/belgium-launches-social-media-campaigns-discourage-asylum-seekers-coming</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6629FA5F"/>
+    <w:nsid w:val="BCEC1A16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/immigration-office-launches-information-campaign-about-belgiums-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emnbelgium.be/news/belgium-launches-social-media-campaigns-discourage-asylum-seekers-coming" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>