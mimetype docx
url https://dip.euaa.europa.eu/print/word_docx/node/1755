--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -7,59 +7,57 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
-          <w:t xml:space="preserve">The IND discusses the feasibility of the asylum legislative proposals in the House of Representatives zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The director of IND underlined again that timing is crucial for the implementation of the changes, and the introduction of major novelties should coincide with the implementation of the Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The director also highlighted some of the current challenges of the organisation:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -311,51 +309,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -447,51 +445,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5904FDD7"/>
+    <w:nsid w:val="AC01955F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -595,51 +593,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A5022033"/>
+    <w:nsid w:val="A32DB017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -743,51 +741,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="779ACDFD"/>
+    <w:nsid w:val="F3572AF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1022,51 +1020,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-discusses-feasibility-asylum-legislative-proposals-house" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raadvanstate.nl/actueel/nieuws/maart/nota-wijziging-novelle-terugkeer/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raadvanstate.nl/actueel/nieuws/maart/nota-wijziging-novelle-terugkeer/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>