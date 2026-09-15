--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -7,55 +7,70 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The IND discusses the feasibility of the asylum legislative proposals in the House of Representatives</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The director of IND underlined again that timing is crucial for the implementation of the changes, and the introduction of major novelties should coincide with the implementation of the Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The director also highlighted some of the current challenges of the organisation:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -133,54 +148,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Director added, that the organisation prefers that both laws enter into force immediately, without transitional measures. This adds extra work for the IND, but limits the necessity to use even more different working methods at the same time. An exception from this suggestion is the framework for family reunification, where the director considered that the new laws cannot be applied to pending cases, as this would not hold up on appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of State | Raad van State (24 March, 2025), Advies nota van wijziging bij novelle terugkeer en vreemdelingenbewaring [Advice on the letter of amendment to the return and immigration detention novella],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.raadvanstate.nl/actueel/nieuws/maart/nota-wijziging-novelle-terugkeer/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -211,52 +227,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Regular procedure, Border procedure, Accelerated procedure, Assessment of applications, Content of protection, Family reunification, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -309,187 +325,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AC01955F"/>
+    <w:nsid w:val="1E40BC57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -593,51 +642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A32DB017"/>
+    <w:nsid w:val="EA42E41B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -741,51 +790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F3572AF0"/>
+    <w:nsid w:val="3F685061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1020,55 +1069,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raadvanstate.nl/actueel/nieuws/maart/nota-wijziging-novelle-terugkeer/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-discusses-feasibility-asylum-legislative-proposals-house" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raadvanstate.nl/actueel/nieuws/maart/nota-wijziging-novelle-terugkeer/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>