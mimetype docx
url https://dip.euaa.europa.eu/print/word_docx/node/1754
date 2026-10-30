--- v2 (2026-09-15)
+++ v3 (2026-10-30)
@@ -22,89 +22,77 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Finnish Immigration Service presents its achievements in 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service presented it achievements for 2024 and mentioned that for 2025 the target would be to shorten the processing times of asylum applications to six months, and increasing the efficiency of voluntary and forced returns in collaboration with the police.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (24 March, 2025), [Finnish Immigration Service achieved significant reforms and development in 2024],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/finnish-immigration-service-achieved-significant-reforms-and-development-in-2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.03.2025</w:t>
       </w:r>
@@ -139,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -406,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5CD4C39F"/>
+    <w:nsid w:val="363F8EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finnish-immigration-service-presents-its-achievements-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/finnish-immigration-service-achieved-significant-reforms-and-development-in-2024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finnish-immigration-service-presents-its-achievements-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/finnish-immigration-service-achieved-significant-reforms-and-development-in-2024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>