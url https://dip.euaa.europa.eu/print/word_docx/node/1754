--- v3 (2026-10-30)
+++ v4 (2026-10-30)
@@ -394,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="363F8EF4"/>
+    <w:nsid w:val="685EB39A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>