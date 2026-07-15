--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -21,91 +21,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Amendment to Asylum Act on halting family reunification zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the Council of Ministers decision from 12 March 2025 to stop family reunification, an amendment to the Asylum Act will be introduced for the legal basis to temporary halt family reunification. This amendment will be introduced in the form of an initiative motion in the plenary session of the Austrian Parliament and then referred to the Committee on Internal Affairs. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Building on the existing special regulations (Section 36 of the Asylum Act) on applications for international protection, which were introduced in connection with the migration pressure in 2015/2016 and allowed to deviate from EU asylum rules, these will now be supplemented with a special provision for dealing with entry applications in accordance with Section 35 of the Asylum Act 2005 (family reunification for beneficiaries of international or subsidiary protection in Austria) (Section 36a of the Asylum Act). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new special provision can be made applicable by decree of the Federal Government in agreement with the main committee of the Parliament if the systems are overloaded. The special provision includes a suspension of the decision deadline and decision obligation for entry procedures according to õ 35 Asylum Act 2005 until the expiry of the federal government regulation (with the exception of hardship cases). The special regulation will be introduced for a limited period until the end of September 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium für Inneres (26 March, 2025), Familiennachzug – nächster Schritt für nachhaltige Umsetzung [Family reunification – next step for sustainable implementation],</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+        <w:t xml:space="preserve">Federal Office for Immigration and Asylum | Bundesamt für Fremdenwesen und Asyl (26 March, 2025), Familiennachzug – nächster Schritt für nachhaltige Umsetzung [Family reunification – next step for sustainable implementation],</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.gv.at/news.aspx?id=6A2B39447446793255544D3D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.03.2025</w:t>
       </w:r>
     </w:p>
@@ -139,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +248,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8865F74F"/>
+    <w:nsid w:val="E924DAAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +657,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/1750" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news.aspx?id=6A2B39447446793255544D3D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/1750" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news.aspx?id=6A2B39447446793255544D3D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>