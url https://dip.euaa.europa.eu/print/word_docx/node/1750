--- v1 (2026-07-15)
+++ v2 (2026-09-14)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Amendment to Asylum Act on halting family reunification zzzzzz</w:t>
+          <w:t xml:space="preserve">Amendment to Asylum Act on halting family reunification</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the Council of Ministers decision from 12 March 2025 to stop family reunification, an amendment to the Asylum Act will be introduced for the legal basis to temporary halt family reunification. This amendment will be introduced in the form of an initiative motion in the plenary session of the Austrian Parliament and then referred to the Committee on Internal Affairs. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Building on the existing special regulations (Section 36 of the Asylum Act) on applications for international protection, which were introduced in connection with the migration pressure in 2015/2016 and allowed to deviate from EU asylum rules, these will now be supplemented with a special provision for dealing with entry applications in accordance with Section 35 of the Asylum Act 2005 (family reunification for beneficiaries of international or subsidiary protection in Austria) (Section 36a of the Asylum Act). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new special provision can be made applicable by decree of the Federal Government in agreement with the main committee of the Parliament if the systems are overloaded. The special provision includes a suspension of the decision deadline and decision obligation for entry procedures according to õ 35 Asylum Act 2005 until the expiry of the federal government regulation (with the exception of hardship cases). The special regulation will be introduced for a limited period until the end of September 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Immigration and Asylum | Bundesamt für Fremdenwesen und Asyl (26 March, 2025), Familiennachzug – nächster Schritt für nachhaltige Umsetzung [Family reunification – next step for sustainable implementation],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.gv.at/news.aspx?id=6A2B39447446793255544D3D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E924DAAF"/>
+    <w:nsid w:val="6E545312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/1750" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news.aspx?id=6A2B39447446793255544D3D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>