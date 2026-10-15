--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -13,73 +13,87 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ireland publishes the EU Asylum &amp; Migration Pact National Implementation Plan zzzzzz</w:t>
+          <w:t xml:space="preserve">Ireland publishes the EU Asylum &amp; Migration Pact National Implementation Plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">inister for Justice Jim O’Callaghan today received government approval to submit Ireland’s National Implementation Plan for the EU Asylum and Migration Pact to the European Commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Brief on the National Implementation plan is available at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.gov.ie/static/documents/brief-on-irelands-national-implementation-plan-for-the-eu-migration-and-asylum-pact.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland’s National Implementation Plan (NIP) outlines the plan for significant reform of Ireland’s asylum laws through new legislation, processes, technology and structures. The transition plan will ensure readiness for when the EU Migration and Asylum Pact (the Pact) comes into effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Pact is a new EU framework to manage migration and asylum for the long-term. The overall objective of the Pact is to provide a fair, sustainable and efficient asylum procedure. This will be done through stronger governance of asylum and migration policies and through convergence in asylum practises across the EU.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -282,54 +296,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Although Ireland cannot opt-in to the Schengen measures in the Pact, particularly the Screening Regulation and the Return Borders Procedure Regulation, it is proposed to align national measures with them as appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (26 March, 2025), [Minister O’Callaghan receives government approval for the EU Asylum &amp; Migration Pact National Implementation Plan],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-ocallaghan-receives-government-approval-for-the-eu-asylum-migration-pact-national-implementation-plan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -360,52 +375,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Digitalisation, Pact on Migration and Asylum, Asylum Migration Management Regulation, Asylum Procedure Regulation, Qualification Regulation, Crisis and Force majeure Regulation, Eurodac Regulation, Screening Regulation, Resettlement Framework Regulation, Reception Conditions Directive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -458,187 +473,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A64D749A"/>
+    <w:nsid w:val="FB15A7EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -742,51 +790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1A62BFF0"/>
+    <w:nsid w:val="9334FBFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1018,55 +1066,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ireland-publishes-eu-asylum-migration-pact-national-implementation-plan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.gov.ie/static/documents/brief-on-irelands-national-implementation-plan-for-the-eu-migration-and-asylum-pact.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-ocallaghan-receives-government-approval-for-the-eu-asylum-migration-pact-national-implementation-plan/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ireland-publishes-eu-asylum-migration-pact-national-implementation-plan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.gov.ie/static/documents/brief-on-irelands-national-implementation-plan-for-the-eu-migration-and-asylum-pact.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-ocallaghan-receives-government-approval-for-the-eu-asylum-migration-pact-national-implementation-plan/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>