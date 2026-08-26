--- v0 (2026-06-16)
+++ v1 (2026-08-26)
@@ -7,94 +7,94 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Visit of the Deputy Prime Minister to the reception center in Harmanli zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Deputy Prime Minister Atanas Zafirov visited the largest Registration and Reception Center for Refugees in the town of Harmanli. The main topics discussed were the work of the employees in the territorial divisions of the State Agency for Refugees at the Council of Ministers, in conditions of severely limited resources, the procedure for granting international protection and the care provided to the accommodated persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (27 March, 2025), Първо посещение на вицепремиера Атанас Зафиров в РПЦ-Харманли [First visit of Deputy Prime Minister Atanas Zafirov to the ROC-Harmanli],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/873</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +223,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="283C5046"/>
+    <w:nsid w:val="53390F86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +665,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/visit-deputy-prime-minister-reception-center-harmanli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/873" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/873" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>