--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Visit of the Deputy Prime Minister to the reception center in Harmanli</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Deputy Prime Minister Atanas Zafirov visited the largest Registration and Reception Center for Refugees in the town of Harmanli. The main topics discussed were the work of the employees in the territorial divisions of the State Agency for Refugees at the Council of Ministers, in conditions of severely limited resources, the procedure for granting international protection and the care provided to the accommodated persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
@@ -392,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53390F86"/>
+    <w:nsid w:val="AB589773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/873" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/visit-deputy-prime-minister-reception-center-harmanli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/873" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>