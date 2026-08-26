--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Temporary limitation on the right to submit an asylum request at the border with Belarus from 27 March 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">Temporary limitation on the right to submit an asylum request at the border with Belarus from 27 March 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A temporary limitation of the right to submit an application for international protection at the border with Belarus, valid for 60 days, was introduced by Regulation of the Council of Ministers of 27 March 2025 on the basis of Article 33a(5) of the Act on granting protection to foreigners within the territory of the Republic of Poland. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The period for which a temporary restriction of the right to submit an application for international protection may be introduced by a regulation of the Council of Ministers may not exceed 60 days. If the reasons for introducing this restriction have not ceased, its validity period may be extended for a specified period of time, not longer than 60 days, after the Sejm has expressed its consent to this extension. If the reasons for introducing a temporary restriction of the right to submit an application for international protection cease to exist before the period for which the restriction was introduced expires, it may be lifted on the entire section of the border on which it is applied, or on a part of it. The extension or an earlier lifting of the temporary restriction must be done by means of a regulation of the Council of Ministers. As a result, the Border Guard will not accept an application for international protection. However, there are exceptions for specific categories of persons: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1) unaccompanied minors (Article 2(9a) of the Act on granting protection);</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,51 +93,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office for Foreigners | Urząd do Spraw Cudzoziemców (27 March, 2025), Ograniczenie prawa do złożenia wniosku o ochronę międzynarodową [Restriction of the right to apply for international protection],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -265,187 +267,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9E0E8A9F"/>
+    <w:nsid w:val="A5D83054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -678,51 +713,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/temporary-limitation-right-submit-asylum-request-border-belarus-27-march-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>