--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9FE3F61D"/>
+    <w:nsid w:val="3B431F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>