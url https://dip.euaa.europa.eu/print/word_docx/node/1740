--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Interior Minister welcomed the EU proposal for a common system for the return of irregular migrants zzzzzz</w:t>
+          <w:t xml:space="preserve">Interior Minister welcomed the EU proposal for a common system for the return of irregular migrants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the Brijuni Process meeting in Slovenia, Croatian Interior Minister Božinović emphasised the importance of cooperation with the Western Balkans for EU internal security. He underlined that EU enlargement to include Western Balkan countries, based on set criteria, would strengthen and secure both regions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Božinović also welcomed the European Commission’s proposal for a common EU system for the return of irregular migrants. He stated that this initiative, linked to the forthcoming Pact on Migration and Asylum, aims to speed up return procedures and improve legal clarity. He highlighted that the regulation could allow for the establishment of return centres outside the EU and facilitate returns through agreements with third countries, provided they uphold international standards. He stressed the need for a stronger role for Frontex and expressed optimism that the new legal framework would address long-standing challenges in EU migration policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (28 March, 2025), Božinović: Za unutarnju sigurnost važna suradnja sa zapadnim Balkanom [Božinović: Cooperation with the Western Balkans is important for internal security],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/bozinovic-za-unutarnju-sigurnost-vazna-suradnja-sa-zapadnim-balkanom/294672</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B431F91"/>
+    <w:nsid w:val="32C60FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/interior-minister-welcomed-eu-proposal-common-system-return-irregular-migrants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/bozinovic-za-unutarnju-sigurnost-vazna-suradnja-sa-zapadnim-balkanom/294672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/interior-minister-welcomed-eu-proposal-common-system-return-irregular-migrants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/bozinovic-za-unutarnju-sigurnost-vazna-suradnja-sa-zapadnim-balkanom/294672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>