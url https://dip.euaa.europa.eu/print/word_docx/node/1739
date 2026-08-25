--- v0 (2026-06-15)
+++ v1 (2026-08-25)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New decree on irregular migration expanding use of Albanian detention centres zzzzzz</w:t>
+          <w:t xml:space="preserve">New decree on irregular migration expanding use of Albanian detention centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Ministers has approved a new decree law 37 of 28 March 2025 "Urgent Measures to Combat Irregular Migration" which includes provisions for transferring migrants under expulsion orders to Albania's Gjader Return Center (CPR). This move aims to enhance the repatriation process, using facilities built under the 2023 Italy-Albania protocol. The decree expands the scope of transfers, allowing not only those found at sea or through search and rescue operations but also individuals already detained in Italian CPRs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> It grants the Central Immigration and Border Police Directorate the authority to assign detainees to the nearest CPR or transfer them to facilities in Albania. The annual report on "Safe Countries of Origin" confirms the list of nations provided in decree law 158/2024 as safe countries under EU law. The report provides updated country information based on criteria outlined by the EU and other international organisations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (28 March, 2025), Nel CPR in Albania anche gli espulsi dall'Italia [In the CPR in Albania also the expellees from Italy],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4213/Nel-CPR-in-Albania-anche-gli-espulsi-dallItalia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory, First instance determination, Safe country concept, Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="838AAE3E"/>
+    <w:nsid w:val="8E3DE96D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/new-decree-irregular-migration-expanding-use-albanian-detention-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4213/Nel-CPR-in-Albania-anche-gli-espulsi-dallItalia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/new-decree-irregular-migration-expanding-use-albanian-detention-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4213/Nel-CPR-in-Albania-anche-gli-espulsi-dallItalia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>