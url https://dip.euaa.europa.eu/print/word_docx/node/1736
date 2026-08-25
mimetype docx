--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Czech minister participates in conference on border security and cooperation in the field of migration zzzzzz</w:t>
+          <w:t xml:space="preserve">Czech minister participates in conference on border security and cooperation in the field of migration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 31 March 2025, Minister of the Interior, Vít Rakušan, attended the Border Security Summit in London, which focused on current challenges in the area of ​​external border protection and international cooperation on migration issues. The main discussion was on the threats posed by criminal groups and networks that exploit migrants by smuggling them across borders for profit. Ministers discussed strengthening security measures and more effective information exchange.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Europe is facing major security challenges today, and therefore it is crucial that we, as partners, cooperate on innovative solutions that will ensure the protection of our borders. The Czech Republic is ready to actively contribute to more effective protection of European borders. We are also working to tighten our own asylum and migration legislation in order to make the expulsion of people who pose a security risk and the return of those who do not obtain asylum more effective. We want to approve the amendment to the migration legislation as soon as possible, given the international situation," said Interior Minister Vít Rakušan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (31 March, 2025), Ministr vnitra Vít Rakušan jednal na konferenci v Londýně o bezpečnosti hranic a spolupráci v oblasti migrace [Minister of the Interior Vít Rakušan discussed border security and cooperation in the field of migration at a conference in London],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/ministr-vnitra-vit-rakusan-jednal-na-konferenci-v-londyne-o-bezpecnosti-hranic-a-spolupraci-v-oblasti-migrace.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">31.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7D7DA9D1"/>
+    <w:nsid w:val="BAB6CD57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-minister-participates-conference-border-security-and-cooperation-field" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-vnitra-vit-rakusan-jednal-na-konferenci-v-londyne-o-bezpecnosti-hranic-a-spolupraci-v-oblasti-migrace.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>