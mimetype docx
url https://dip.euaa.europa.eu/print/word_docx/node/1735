--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,77 +21,88 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The Ministry of Justice and Public Security proposed new rules for the immigration detention centre at Trandum zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Ministry of Justice and Public Security has launched a consultation on new rules for the immigration detention centre at Trandum and proposed amendments to Section 107 of the Immigration Act. The aim is to modernise the legal framework governing the centre, clarify the rights of detainees, and ensure that any restrictions or interventions are necessary, proportionate, and clearly regulated. The proposals respond to criticism from oversight bodies such as the Supervisory Council for Forced Returns and the Parliamentary Ombud, particularly regarding the use of invasive measures. They include stricter safeguards for minors, clearer rules on limiting communication and movement, a legal basis for camera surveillance, and a defined role for health personnel in such decisions. The proposals also allow the police to impose collective preventive measures in exceptional circumstances. These changes follow recent reforms to improve living conditions for detainees, such as enhanced healthcare, reduced lock-in periods, and increased outdoor time. The consultation runs until 15 August 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (31 March, 2025), Foreslår nye regler for utlendingsinternatet på Trandum [Proposes new rules for the Trandum immigration detention centre.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/foreslar-nye-regler-for-utlendingsinternatet-pa-trandum/id3094439/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">31.03.2025</w:t>
       </w:r>
     </w:p>
@@ -125,52 +136,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,51 +234,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +370,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FA1697E"/>
+    <w:nsid w:val="4D5EB7B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,51 +643,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-proposed-new-rules-immigration-detention" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/foreslar-nye-regler-for-utlendingsinternatet-pa-trandum/id3094439/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-proposed-new-rules-immigration-detention" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/foreslar-nye-regler-for-utlendingsinternatet-pa-trandum/id3094439/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>