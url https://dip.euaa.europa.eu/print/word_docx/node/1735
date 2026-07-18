--- v1 (2026-07-17)
+++ v2 (2026-07-18)
@@ -234,51 +234,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -370,51 +370,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4D5EB7B6"/>
+    <w:nsid w:val="517193AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>