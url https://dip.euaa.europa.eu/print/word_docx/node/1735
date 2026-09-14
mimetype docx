--- v2 (2026-07-18)
+++ v3 (2026-09-14)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of Justice and Public Security proposed new rules for the immigration detention centre at Trandum zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of Justice and Public Security proposed new rules for the immigration detention centre at Trandum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Ministry of Justice and Public Security has launched a consultation on new rules for the immigration detention centre at Trandum and proposed amendments to Section 107 of the Immigration Act. The aim is to modernise the legal framework governing the centre, clarify the rights of detainees, and ensure that any restrictions or interventions are necessary, proportionate, and clearly regulated. The proposals respond to criticism from oversight bodies such as the Supervisory Council for Forced Returns and the Parliamentary Ombud, particularly regarding the use of invasive measures. They include stricter safeguards for minors, clearer rules on limiting communication and movement, a legal basis for camera surveillance, and a defined role for health personnel in such decisions. The proposals also allow the police to impose collective preventive measures in exceptional circumstances. These changes follow recent reforms to improve living conditions for detainees, such as enhanced healthcare, reduced lock-in periods, and increased outdoor time. The consultation runs until 15 August 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (31 March, 2025), Foreslår nye regler for utlendingsinternatet på Trandum [Proposes new rules for the Trandum immigration detention centre.],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/foreslar-nye-regler-for-utlendingsinternatet-pa-trandum/id3094439/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">31.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="517193AC"/>
+    <w:nsid w:val="0E3F3118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-proposed-new-rules-immigration-detention" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/foreslar-nye-regler-for-utlendingsinternatet-pa-trandum/id3094439/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>