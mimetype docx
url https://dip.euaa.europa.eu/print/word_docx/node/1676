--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The Ministry of Justice and Public Security proposed amendments to incorporate the new Eurodac Regulation zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Ministry of Justice and Public Security has launched a consultation on proposed amendments to the Immigration Act and Regulations to incorporate the updated 2024 Eurodac Regulation into national law. Eurodac is a shared database used by EU countries, Norway, and other associated states to store fingerprints (and now facial images) of asylum seekers and individuals who have crossed borders irregularly. The updated regulation expands the categories of individuals to be registered and adds new types of biometric and personal data, enhancing the ability to identify asylum seekers and determine the responsible country under the Dublin system. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The changes aim to strengthen migration management and improve the detection of irregular migration, while also supporting the fight against serious crime. The Eurodac Regulation is a key part of the EU's Pact on Migration and Asylum, which Norway is partly bound by through its agreements with the EU. The consultation period ends on 2 July 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (2 April, 2025), Bedre virkemidler for å avdekke irregulær migrasjon [Better Measures to Detect Irregular Migration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/bedre-virkemidler-for-a-avdekke-irregular-migrasjon/id3095101/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.04.2025</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure, Pact on Migration and Asylum, Eurodac Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="069E537E"/>
+    <w:nsid w:val="73E978B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/1676" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/bedre-virkemidler-for-a-avdekke-irregular-migrasjon/id3095101/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/1676" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/bedre-virkemidler-for-a-avdekke-irregular-migrasjon/id3095101/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>