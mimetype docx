--- v1 (2026-07-18)
+++ v2 (2026-09-14)
@@ -7,112 +7,101 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Ministry of Justice and Public Security has launched a consultation on proposed amendments to the Immigration Act and Regulations to incorporate the updated 2024 Eurodac Regulation into national law. Eurodac is a shared database used by EU countries, Norway, and other associated states to store fingerprints (and now facial images) of asylum seekers and individuals who have crossed borders irregularly. The updated regulation expands the categories of individuals to be registered and adds new types of biometric and personal data, enhancing the ability to identify asylum seekers and determine the responsible country under the Dublin system. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The changes aim to strengthen migration management and improve the detection of irregular migration, while also supporting the fight against serious crime. The Eurodac Regulation is a key part of the EU's Pact on Migration and Asylum, which Norway is partly bound by through its agreements with the EU. The consultation period ends on 2 July 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (2 April, 2025), Bedre virkemidler for å avdekke irregulær migrasjon [Better Measures to Detect Irregular Migration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/bedre-virkemidler-for-a-avdekke-irregular-migrasjon/id3095101/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +132,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure, Pact on Migration and Asylum, Eurodac Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +230,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73E978B6"/>
+    <w:nsid w:val="C4486F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +672,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/1676" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/bedre-virkemidler-for-a-avdekke-irregular-migrasjon/id3095101/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/bedre-virkemidler-for-a-avdekke-irregular-migrasjon/id3095101/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>