--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -244,51 +244,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -380,51 +380,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FD54225B"/>
+    <w:nsid w:val="FE9A4FC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>