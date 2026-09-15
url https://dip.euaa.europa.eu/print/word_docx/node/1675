--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNE described the practice on residence permit for older parents with an adult child in Norway zzzzzz</w:t>
+          <w:t xml:space="preserve">UNE described the practice on residence permit for older parents with an adult child in Norway</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Between January 2021 and April 2025, the Norwegian Immigration Appeals Board (UNE) processed 156 appeals, and 21 reversal requests related to Section 46 of the Immigration Act, which allows parents over 60 to apply for family immigration with adult children in Norway under specific conditions. Only five appeals resulted in a permit being granted under this provision, mostly after new documentation was submitted. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Most applicants came from Afghanistan, followed by Syria, Iran, and Pakistan. Many cases were rejected because the applicant had a spouse, cohabitant, or close relatives in their home country, disqualifying them under the law. In several cases involving health issues, UNE instead assessed the applicants under Section 49, which allows residence on humanitarian grounds. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Three permits were granted under this provision to individuals already in Norway with serious, acute health problems. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">UNE's appeal decisions represent a small share of all applications under Section 46, many of which are handled and approved by the Norwegian Directorate of Immigration (UDI). From 2010 to May 2024, around 1,600 permits were granted under this provision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (3 April, 2025), Ny praksisbeskrivelse: familieinnvandring for eldre foreldre [New practice description: family reunification for elderly parents],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2025/ny-praksisbeskrivelse-om-familieinvandring-for-eldre-foreldre/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FE9A4FC7"/>
+    <w:nsid w:val="2EF46942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-described-practice-residence-permit-older-parents-adult-child-norway" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2025/ny-praksisbeskrivelse-om-familieinvandring-for-eldre-foreldre/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-described-practice-residence-permit-older-parents-adult-child-norway" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2025/ny-praksisbeskrivelse-om-familieinvandring-for-eldre-foreldre/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>