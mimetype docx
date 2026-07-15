--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The UDI informed that Syrians can apply for assisted returns zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) informs that Syrians can apply for assisted return if their protection application is being processed or if it has been rejected. Although deportation to Syria is still suspended, individuals may choose to return voluntarily and can receive practical and financial support through assisted return. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants who apply before their deadline to leave the country or before being given one can receive NOK 15,000 in financial support. Those who apply after the deadline has passed can receive NOK 5,000. For more information or assistance, Syrians are encouraged to contact the guidance service at NOAS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Organisation for Asylum Seekers | Norsk organisasjon for asylsøkere (3 April, 2025), Informasjon til syrere som vurderer retur / معلومات للسوريين الذين يفكرون في العودة [Information for Syrians who are considering return],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.noas.no/informasjon-til-syrere-som-vurderer-retur-%d9%85%d8%b9%d9%84%d9%88%d9%85%d8%a7%d8%aa-%d9%84%d9%84/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.04.2025</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="98BB592C"/>
+    <w:nsid w:val="85878712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-informed-syrians-can-apply-assisted-returns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noas.no/informasjon-til-syrere-som-vurderer-retur-%d9%85%d8%b9%d9%84%d9%88%d9%85%d8%a7%d8%aa-%d9%84%d9%84/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-informed-syrians-can-apply-assisted-returns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noas.no/informasjon-til-syrere-som-vurderer-retur-%d9%85%d8%b9%d9%84%d9%88%d9%85%d8%a7%d8%aa-%d9%84%d9%84/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>