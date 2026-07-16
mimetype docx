--- v1 (2026-07-15)
+++ v2 (2026-07-16)
@@ -241,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -377,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="85878712"/>
+    <w:nsid w:val="B466EE02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>