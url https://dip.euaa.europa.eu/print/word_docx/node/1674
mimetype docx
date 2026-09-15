--- v2 (2026-07-16)
+++ v3 (2026-09-15)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The UDI informed that Syrians can apply for assisted returns zzzzzz</w:t>
+          <w:t xml:space="preserve">The UDI informed that Syrians can apply for assisted returns</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) informs that Syrians can apply for assisted return if their protection application is being processed or if it has been rejected. Although deportation to Syria is still suspended, individuals may choose to return voluntarily and can receive practical and financial support through assisted return. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants who apply before their deadline to leave the country or before being given one can receive NOK 15,000 in financial support. Those who apply after the deadline has passed can receive NOK 5,000. For more information or assistance, Syrians are encouraged to contact the guidance service at NOAS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Organisation for Asylum Seekers | Norsk organisasjon for asylsøkere (3 April, 2025), Informasjon til syrere som vurderer retur / معلومات للسوريين الذين يفكرون في العودة [Information for Syrians who are considering return],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.noas.no/informasjon-til-syrere-som-vurderer-retur-%d9%85%d8%b9%d9%84%d9%88%d9%85%d8%a7%d8%aa-%d9%84%d9%84/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B466EE02"/>
+    <w:nsid w:val="9931F445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-informed-syrians-can-apply-assisted-returns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noas.no/informasjon-til-syrere-som-vurderer-retur-%d9%85%d8%b9%d9%84%d9%88%d9%85%d8%a7%d8%aa-%d9%84%d9%84/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>