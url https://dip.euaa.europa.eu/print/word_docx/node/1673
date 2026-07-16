--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -293,51 +293,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -429,51 +429,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55DDB33F"/>
+    <w:nsid w:val="0C57B159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>