--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proposed amendments to the Aliens Act on detention of third country nationals zzzzzz</w:t>
+          <w:t xml:space="preserve">Proposed amendments to the Aliens Act on detention of third country nationals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior informed that the provisions of the Aliens Act on detention and entry bans will be tightened. In addition, the Act will provide for the possibility of withdrawing a residence permit from an alien staying outside Finland and imposing an entry ban on the alien for security reasons. The amendments were submitted on 3 April 2025, and they will enter into force on 6 May 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">They concern the following: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Maximum duration of detention will be extended from 12 months to 18 months in situations related to removal from the country. - Detention may be extended from six months to 12 months even before the removal decision is made if the person is considered a danger to public order and security or to national security. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -117,54 +130,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">- A residence permit can be withdrawn from an alien staying outside Finland and an entry ban be imposed on the alien due to the person being a danger to public order and security or to national security without hearing the person in Finland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (3 April, 2025), [New amendments to provisions on detention and entry ban help safeguard public order and security],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/sailoonoton-ja-maahantulokiellon-muutokset-turvaavat-yleista-jarjestysta-ja-turvallisuutta?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -195,52 +209,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -293,187 +307,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C57B159"/>
+    <w:nsid w:val="F941929C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -702,55 +749,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/proposed-amendments-aliens-act-detention-third-country-nationals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/sailoonoton-ja-maahantulokiellon-muutokset-turvaavat-yleista-jarjestysta-ja-turvallisuutta?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/proposed-amendments-aliens-act-detention-third-country-nationals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/sailoonoton-ja-maahantulokiellon-muutokset-turvaavat-yleista-jarjestysta-ja-turvallisuutta?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>