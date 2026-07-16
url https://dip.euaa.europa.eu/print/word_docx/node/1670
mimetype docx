--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -298,51 +298,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -434,51 +434,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6490D21F"/>
+    <w:nsid w:val="1D2316F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>