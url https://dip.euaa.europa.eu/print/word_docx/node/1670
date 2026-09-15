--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,163 +13,180 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Refugee Board has made a decision in the first cases concerning persons from Ukraine zzzzzz</w:t>
+          <w:t xml:space="preserve">The Refugee Board has made a decision in the first cases concerning persons from Ukraine</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...47 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 2 and 3 April 2025, the Refugee Board heard three test cases concerning persons from Ukraine who do not meet the conditions for being granted a residence permit under the Act on Temporary Residence Permits for Persons Displaced from Ukraine (Special Act). The persons concerned have submitted an application for asylum under Section 7 of the Aliens Act.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In all three cases, the Refugee Board has upheld the decisions of the Danish Immigration Service to refuse the applicants a residence permit pursuant to Section 7 of the Aliens Act.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In its decisions, the Refugee Board has, among other things, addressed the general conditions in the Kharkiv area and the application of IFA (Internal flight alternative) in relation to persons from such an area. In addition, the Board has addressed the issue of punishment for evading military service and the conditions of serving sentences in Ukraine.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">One of the decisions assumes that there are general conditions in the Kharkiv area that are in violation of ECHR Article 3.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The premises of the three confirmed cases can be read here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ukraine-2025-1-EEB</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ukraine-2025-2-MNR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ukraine-2025-3-MNR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Appeals Board | Flygtningenævnet (4 April, 2025), Arkiv Flygtningenævnet har truffet afgørelse i de første sager vedrørende personer fra Ukraine [The Refugee Appeals Board has made a decision in the first cases concerning persons from Ukraine],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fln.dk/nyheder/nyhedsarkiv/2025/april/flygtningenaevnet-har-truffet-afgoerelse-i-de-foerste-sager-vedroerende-personer-fra-ukraine/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -200,52 +217,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -298,187 +315,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D2316F2"/>
+    <w:nsid w:val="B714D792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -707,55 +757,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/refugee-board-has-made-decision-first-cases-concerning-persons-ukraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/-/media/FLN/Nyheder/Ukra-2025-1-EEB.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/-/media/FLN/Nyheder/Ukra-2025-2-MNR.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/-/media/FLN/Nyheder/Ukra-2025-3-MNR.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/nyheder/nyhedsarkiv/2025/april/flygtningenaevnet-har-truffet-afgoerelse-i-de-foerste-sager-vedroerende-personer-fra-ukraine/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/refugee-board-has-made-decision-first-cases-concerning-persons-ukraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/-/media/FLN/Nyheder/Ukra-2025-1-EEB.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/-/media/FLN/Nyheder/Ukra-2025-2-MNR.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/-/media/FLN/Nyheder/Ukra-2025-3-MNR.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/nyheder/nyhedsarkiv/2025/april/flygtningenaevnet-har-truffet-afgoerelse-i-de-foerste-sager-vedroerende-personer-fra-ukraine/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>