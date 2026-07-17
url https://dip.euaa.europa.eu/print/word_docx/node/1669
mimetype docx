--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -223,51 +223,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +359,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0E30D749"/>
+    <w:nsid w:val="9552DC88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>