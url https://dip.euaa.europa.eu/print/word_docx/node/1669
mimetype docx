--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of Justice and Public Security adapted the Immigration Act to the new Schengen Information System zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of Justice and Public Security adapted the Immigration Act to the new Schengen Information System</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice and Public Security adapted the Immigration Act to the new EU regulations on the Schengen Information System (SIS) The regulations oblige, among other things, the Member States of the Schengen cooperation to register foreign nationals who are obliged to leave the territory, and foreign nationals who are to be refused entry and residence, in a common database. The registrations are searchable for all member states and help to strengthen security and control in the Schengen territory. Following a proposal from the Government, adjustments have now been made to the Immigration Act to facilitate the most efficient case flow possible within the framework of the Schengen regulations that Norway is already bound by. The legislative changes will enter into force on 2 June</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (4 April, 2025), Tilpasninger i utlendingsloven som følge av nye EU-forordninger om Schengen Information System (SIS) mv. [Amendments to the Immigration Act as a result of new EU regulations on the Schengen Information System (SIS), etc.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/tilpasninger-i-utlendingsloven-som-folge-av-nye-eu-forordninger-om-schengen-information-system-sis-mv/id3095470/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9552DC88"/>
+    <w:nsid w:val="9536E785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-adapted-immigration-act-new-schengen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/tilpasninger-i-utlendingsloven-som-folge-av-nye-eu-forordninger-om-schengen-information-system-sis-mv/id3095470/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-adapted-immigration-act-new-schengen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/tilpasninger-i-utlendingsloven-som-folge-av-nye-eu-forordninger-om-schengen-information-system-sis-mv/id3095470/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>