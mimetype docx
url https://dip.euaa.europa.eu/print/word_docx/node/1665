--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -237,51 +237,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +373,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FA17DF5F"/>
+    <w:nsid w:val="6D41AF48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>