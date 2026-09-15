--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Court of Appeal confirmed the interim judge's decision regarding the situation in Ter Apel whereby the COA zzzzzz</w:t>
+          <w:t xml:space="preserve">The Court of Appeal confirmed the interim judge's decision regarding the situation in Ter Apel whereby the COA</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This means that the maximum capacity of the facility remains 2,000 and COA has to pay penalties fees if this limit is unexpectedly exceeded. The court expressed its appreciation for COA's efforts and acknowledged the difficult choices the organisation had to make. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Still, the court concluded that the number of applicants must remain under 2,000, while COA may increase the capacity at other locations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, COA noted that it would like to be a reliable partner for all municipalities, and changes in other locations may undermine this. In addition, other locations do not have to deal with spontaneous fluctuations in the number of residents, unlike Ter Apel. COA have also assessed the option to create buffer places, but this was not possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Central Agency for the Reception of Asylum Seekers | Centraal Orgaan opvang asielzoekers (8 April, 2025), Rechter doet uitspraak in hoger beroep Ter Apel [Judge rules in appeal Ter Apel],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coa.nl/nl/nieuws/rechter-doet-uitspraak-hoger-beroep-ter-apel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6D41AF48"/>
+    <w:nsid w:val="B079B151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/court-appeal-confirmed-interim-judges-decision-regarding-situation-ter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/rechter-doet-uitspraak-hoger-beroep-ter-apel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/court-appeal-confirmed-interim-judges-decision-regarding-situation-ter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/rechter-doet-uitspraak-hoger-beroep-ter-apel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>