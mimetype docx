--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -237,51 +237,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +373,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7386F684"/>
+    <w:nsid w:val="CC943743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>