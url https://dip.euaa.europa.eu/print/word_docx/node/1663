--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of Justice and Public Security proposed changes to family immigration zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of Justice and Public Security proposed changes to family immigration</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice and Public Security proposed changes to family immigration permanent residence permit rules, to prevent parents from obtaining residence permits that would lead to bigamy in Norway, especially in cases involving minors who have been granted protection. The Norwegian government has proposed changes to family immigration and permanent residence permit rules. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These changes aim to prevent parents from obtaining residence permits that would lead to bigamy in Norway, especially in cases involving minors who have been granted protection. The proposal seeks to stop the practice of sending vulnerable children on dangerous journeys for the purpose of family reunification with multiple partners. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposal also includes adjustments to the criteria for permanent residence permits and measures to facilitate automated case processing in the immigration system. Additionally, changes to personal data handling are proposed to support automated processing of refugee return applications. These updates aim to ensure the immigration system benefits from digitalization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (10 April, 2025), Regjeringa foreslår endringar i regelverket for familieinnvandring og permanent opphaldsløyve [The government proposes changes to the rules for family immigration and permanent residence permits],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/regjeringa-foreslar-endringar-i-regelverket-for-familieinnvandring-og-permanent-opphaldsloyve/id3097109/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CC943743"/>
+    <w:nsid w:val="C16A5650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/1663" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/regjeringa-foreslar-endringar-i-regelverket-for-familieinnvandring-og-permanent-opphaldsloyve/id3097109/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/1663" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/regjeringa-foreslar-endringar-i-regelverket-for-familieinnvandring-og-permanent-opphaldsloyve/id3097109/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>