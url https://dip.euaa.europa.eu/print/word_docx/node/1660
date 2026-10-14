--- v1 (2026-07-16)
+++ v2 (2026-10-14)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ofpra signs convention with Archives of France for autonomous archiving zzzzzz</w:t>
+          <w:t xml:space="preserve">Ofpra signs convention with Archives of France for autonomous archiving</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The French Office for the Protection of Refugees and Stateless Persons Ofpra had applied to obtain independent management of its archives to keep and manage those internally due to the particular confidentiality of them. An audit was then carried out to verify Ofpra's capacity to take on this task, and the work continued until the beginning of 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 9 April 2025, the Director General of Ofpra, Julien Boucher, and the Head of the Interministerial Archives of France, Bruno Ricard, signed an agreement authorising Ofpra to take over the management of its archives. As part of this process, Ofpra has put in place a roadmap for electronic archiving, drawn up a back-up plan and joined the French archives portal. In accordance with the French Heritage Code, public archives intended for preservation, also known as historical archives, must normally be transferred to the public archive service, under conditions set by decree in the Council of State. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As a public institution, Ofpra should have transferred its archives to the National Archives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | Office français de protection des réfugiés et apatrides (11 April, 2025), Convention avec les Archives de France [Agreement with the Archives of France],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ofpra.gouv.fr/actualites/convention-avec-les-archives-de-france</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A60FF84"/>
+    <w:nsid w:val="DA66DC6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ofpra-signs-convention-archives-france-autonomous-archiving" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/actualites/convention-avec-les-archives-de-france" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>