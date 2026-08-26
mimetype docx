--- v0 (2026-06-18)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Survey by Estonian Refugee Council, UNHCR, and IOM highlights integration of Ukrainian nationals in Estonia zzzzzz</w:t>
+          <w:t xml:space="preserve">Survey by Estonian Refugee Council, UNHCR, and IOM highlights integration of Ukrainian nationals in Estonia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A Socio-Economic Insights Survey (SEIS), conducted by the Estonian Refugee Council in partnership with UNHCR and IOM, addressed how Ukrainian nationals who fled the war were settling into life in Estonia. The survey covered over 1,400 individuals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Among the key findings:</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• Language learning: 58% of respondents had taken Estonian language courses</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• Employment: 69% of respondents were working, though many in roles below their qualifications</w:t>
@@ -72,85 +73,87 @@
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• Community relations: 77% reported good or very good interactions with Estonians</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• Children’s education: 93% of children aged 7–18 were enrolled in Estonian schools during the 2023/2024 academic year</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• Long-term plans: Around 80% planned to remain in Estonia over the following year</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full report is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonian Refugee Council | Eesti Pagulasabi (14 April, 2025), [Ukrainian Refugees Adapting Well to Life in Estonia],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pagulasabi.ee/en/ukrainian-refugees-adapting-well-life-estonia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -279,187 +282,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BFD3557C"/>
+    <w:nsid w:val="2D3C109C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -692,51 +728,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/survey-estonian-refugee-council-unhcr-and-iom-highlights-integration-ukrainian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.unhcr.org/en/documents/details/114717?_gl=1%2a1jj2j6x%2a_gcl_au%2aMTY1MTIxNTA2NC4xNzQ0MzU0Mzky%2a_rup_ga%2aMjAzMjYzNjUxOS4xNzQ0MzU0Mzkz%2a_rup_ga_EVDQTJ4LMY%2aMTc0NDYxMDU2Mi40LjEuMTc0NDYxMDgxNi42MC4wLjA.%2a_ga%2aMjAzMjYzNjUxOS4xNzQ0MzU0Mzkz%2a_ga_QW3CM62FW3%2aMTc0NDYxMDU2Mi4xLjAuMTc0NDYxMDU2Mi42MC4wLjA." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pagulasabi.ee/en/ukrainian-refugees-adapting-well-life-estonia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>