--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -13,66 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IPAT publishes its Annual Report for 2024 zzzzzz</w:t>
+          <w:t xml:space="preserve">IPAT publishes its Annual Report for 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IPAT Annual Report for 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> was submitted by the Tribunal's Chairperson, Hilkka Becker to Mr. Jim O'Callaghan, Minister for Justice, Home Affairs and Migration on the 31st March 2025 and was laid before the Oireachtas on the 15th April 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Tribunal had 3,908 appeals pending at the start of 2024. A further 8,835 appeals were lodged during the course of 2024. This is an 85% increase on the 4,775 appeals lodged with the Tribunal in 2023. The Tribunal completed 3,098 appeals in 2024 which is an increase of over 82% on the total completed appeals for 2023 which was 1,701. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The number of appeals completed in 2024 was the highest annual completions by the Tribunal since it was set up in December 2016. At the end of 2024 there was a total of 9,705 appeals pending before the Tribunal which is the highest number of pending appeals registered so far. The record high number of appeals received in 2024 is a result from an increase in applications for international protection made to the International Protection Office and recommendations being made by International Protection Officers. In order to continue to address these significant demands on the Tribunal, IPAT secured further resources for the Tribunal to deliver more appeals in a timely and efficient manner. The staffing levels in the Tribunal administration were increased from 59 staff at the end of 2023 to 79 staff on the 31st December 2024. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -87,54 +101,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">All new Tribunal Members are now assigned paperless files only. All Tribunal Members have received paperless file training and feedback to the transition has been very positive. The use of Microsoft PowerApps has assisted in the management of digital files. The Tribunal continues to use the eDocs cloud based system, launched in 2023, for electronic file storage. The performance of this system remains under review, as the volume of appeals increases. The use of editable PDFs for submitting appeal forms is also under ongoing review to identify and implement the most user-friendly and efficient system for appellants and legal representatives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Protection Appeals Tribunal | An Binse um Achomharic i dtaobh Cosaint Idirnáisiúnta (15 April, 2025), [International Protection Appeals Tribunal Annual Report 2024],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protectionappeals.ie/wp-content/uploads/2025/04/International-Protection-Appeals-Tribunal-Annual-Report-2024.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -165,52 +180,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -263,187 +278,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="131FA8D6"/>
+    <w:nsid w:val="25CE8710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,55 +720,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ipat-publishes-its-annual-report-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/wp-content/uploads/2025/04/International-Protection-Appeals-Tribunal-Annual-Report-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ipat-publishes-its-annual-report-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/wp-content/uploads/2025/04/International-Protection-Appeals-Tribunal-Annual-Report-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>