--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -251,51 +251,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -387,51 +387,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1CCF18B6"/>
+    <w:nsid w:val="465AB4EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>