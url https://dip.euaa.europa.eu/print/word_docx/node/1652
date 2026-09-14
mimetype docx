--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Lithuania tightens measures to access border from Belarus to prevent threats to state security zzzzzz</w:t>
+          <w:t xml:space="preserve">Lithuania tightens measures to access border from Belarus to prevent threats to state security</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Government, taking into account the increased threats to state security posed by illegal migration and the changed tactics of Belarusian intelligence and border officers at the border, approved the draft Government Resolution prepared by the Ministry of the Interior. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government has decided to ban motorcycles, mopeds, or motorized bicycles from passing through the Medininkai and Salcininkai border checkpoints. Movement through these border checkpoints with Belarus will be possible only by cars. Since March 1, 2024 , after the ban on pedestrians and cyclists passing through the Medininkai and Salcininkai border checkpoints, a significant increase in attempts to cross the border on motorcycles, mopeds and motorized bicycles has been recorded. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the first quarter of 2024, 285 such cases were recorded; in 2025, 6,170 cases were already detected during the same period. In addition, the Government resolution proposes to temporarily restrict the movement of persons through the Salcininkai and Medininkai border checkpoints if it is determined that Belarusian officials are instrumentalizing migrants. Recently, attempts have been observed by Belarusian officials to direct migrants through border checkpoints without the necessary documents or without meeting the requirements of the Schengen Borders Code. The State Border Guard Service is entrusted with ensuring the implementation of the provisions of this Government Resolution. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -75,54 +88,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">This draft Government Resolution is in line with the Communication adopted by the European Commission on 11 December 2024 on countering hybrid threats using migration as a weapon and strengthening security at the EU's external borders and the Schengen Borders Code. Failure to adopt new legal regulations on the border with Belarus would essentially create conditions for a massive flow of illegal migration through border checkpoints.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Interior | Lietuvos Respublikos vidaus reikalų ministerija (16 April, 2025), Baltarusijos režimo bandymams keisti hibridinės atakos taktiką pasienyje – Lietuvos Vyriausybės atsakas [The Lithuanian government's response to the Belarusian regime's attempts to change the tactics of a hybrid attack at the border],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vrm.lrv.lt/lt/naujienos/baltarusijos-rezimo-bandymams-keisti-hibridines-atakos-taktika-pasienyje-lietuvos-vyriausybes-atsakas/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="465AB4EC"/>
+    <w:nsid w:val="408158E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/lithuania-tightens-measures-access-border-belarus-prevent-threats-state" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/baltarusijos-rezimo-bandymams-keisti-hibridines-atakos-taktika-pasienyje-lietuvos-vyriausybes-atsakas/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/lithuania-tightens-measures-access-border-belarus-prevent-threats-state" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/baltarusijos-rezimo-bandymams-keisti-hibridines-atakos-taktika-pasienyje-lietuvos-vyriausybes-atsakas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>