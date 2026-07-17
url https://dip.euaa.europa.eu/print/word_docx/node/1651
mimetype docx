--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -7,59 +7,57 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Border Violence Monitoring Network publishes its monthly report for February 2025 with updates on Croatia zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 16 April 2025, the Border Violence Monitoring Network (BVMN) published its February 2025 monthly report. The BVMN notably reported pushbacks from Croatia to Bosnia. The most recurrent patterns involve Croatian police beating people, seizing their phones and money, and burning their clothes and personal belongings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
@@ -223,51 +221,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +357,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7FE8E809"/>
+    <w:nsid w:val="63B02A80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,51 +630,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/border-violence-monitoring-network-publishes-its-monthly-report-february-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://borderviolence.eu/reports/balkan-regional-report-february-2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://borderviolence.eu/reports/balkan-regional-report-february-2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>