--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -7,92 +7,108 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Border Violence Monitoring Network publishes its monthly report for February 2025 with updates on Croatia</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 16 April 2025, the Border Violence Monitoring Network (BVMN) published its February 2025 monthly report. The BVMN notably reported pushbacks from Croatia to Bosnia. The most recurrent patterns involve Croatian police beating people, seizing their phones and money, and burning their clothes and personal belongings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border Violence Monitoring Network (16 April, 2025), [Balkan Regional Report - February 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://borderviolence.eu/reports/balkan-regional-report-february-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -123,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -221,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="63B02A80"/>
+    <w:nsid w:val="3AAB9021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -630,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://borderviolence.eu/reports/balkan-regional-report-february-2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/border-violence-monitoring-network-publishes-its-monthly-report-february-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://borderviolence.eu/reports/balkan-regional-report-february-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>