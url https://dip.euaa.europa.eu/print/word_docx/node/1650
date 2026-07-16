--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E4CFFB45"/>
+    <w:nsid w:val="BCEB120A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>