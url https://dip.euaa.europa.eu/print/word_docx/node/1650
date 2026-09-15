--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Government decides on extension of border crossing points' closure between Finland and Russia zzzzzz</w:t>
+          <w:t xml:space="preserve">The Government decides on extension of border crossing points' closure between Finland and Russia</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Government decided on 16 April 2025 that the border crossing points on the eastern border between Finland and Russia will remain closed and the submission of applications for international protection continue to be centralised. The decision will remain in force until further notice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The land border crossing points on the border between Finland and Russia have been closed since 15 December 2023 on basis of a series of government decisions. Applications for international protection may be submitted at other border crossing points at Finland's external borders that are still open for air and maritime traffic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (16 April, 2025), [Finland's eastern border to remain closed until further notice],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/itaraja-pysyy-kiinni-toistaiseksi?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BCEB120A"/>
+    <w:nsid w:val="264FA546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/government-decides-extension-border-crossing-points-closure-between-finland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/itaraja-pysyy-kiinni-toistaiseksi?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/government-decides-extension-border-crossing-points-closure-between-finland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/itaraja-pysyy-kiinni-toistaiseksi?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>