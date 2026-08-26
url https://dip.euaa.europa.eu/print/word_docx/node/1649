--- v0 (2026-06-17)
+++ v1 (2026-08-26)
@@ -13,114 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EU Commission proposes list of safe countries of origin to accelerate asylum procedures zzzzzz</w:t>
+          <w:t xml:space="preserve">EU Commission proposes list of safe countries of origin to accelerate asylum procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Commission has proposed a new list of safe countries of origin to streamline asylum procedures within the EU, bringing forward some aspects of the Migration and Asylum Pact. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposal aims to expedite the processing of asylum applications from individuals whose requests are likely to be unfounded. The list includes countries such as Kosovo, Bangladesh, Colombia, Egypt, India, Morocco, and Tunisia, and will enable EU Member States to apply faster border procedures or accelerated asylum procedures for applicants from these countries, based on low protection recognition rates in the EU. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">proposal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is now pending approval from the European Parliament and Council.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (16 April, 2025), [Proposal for a REGULATION OF THE EUROPEAN PARLIAMENT AND OF THE COUNCIL amending Regulation (EU) 2024/1348 as regards the establishment of a list of safe countries of origin at Union level],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/resource.html?uri=cellar:ce9d2b1d-1ab3-11f0-b1a3-01aa75ed71a1.0001.02/DOC_1&amp;format=PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D0D0727C"/>
+    <w:nsid w:val="A05F6D7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,51 +698,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-commission-proposes-list-safe-countries-origin-accelerate-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/resource.html?uri=cellar:ce9d2b1d-1ab3-11f0-b1a3-01aa75ed71a1.0001.02/DOC_1&amp;format=PDF" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>