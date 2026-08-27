--- v0 (2026-06-15)
+++ v1 (2026-08-27)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Teenagers from Harmanli refugee Centre and local institutions participate in reforestation of "Kenana" area zzzzzz</w:t>
+          <w:t xml:space="preserve">Teenagers from Harmanli refugee Centre and local institutions participate in reforestation of "Kenana" area</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Teenagers from the Harmanli Refugee Reception Centre, together with the regional governor of Haskovo, Dr. Stefka Zdravkova, and other local institutions, planted trees in the "Kenana" area. The volunteer reforestation event, held as part of "Forest Week," covered more than 6 decares and saw the planting of approximately 4,000 young saplings. During the event, Dr. Zdravkova emphasized the importance of forests for Bulgaria and expressed her joy at the participation of young people and institutions in nature conservation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (22 April, 2025), Тийнейджъри от бежанския център в Харманли в еко-акцията по залесяване в местността „Кенaна“ [Teenagers from the refugee center in Harmanli in the eco-action for afforestation in the area "Kenana"],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/888</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D45F22FC"/>
+    <w:nsid w:val="CC22B964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/teenagers-harmanli-refugee-centre-and-local-institutions-participate" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/888" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>