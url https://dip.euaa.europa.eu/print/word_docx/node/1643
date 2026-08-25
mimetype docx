--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IOM Bulgaria offers targeted support to Ukrainian nationals in Plovdiv zzzzzz</w:t>
+          <w:t xml:space="preserve">IOM Bulgaria offers targeted support to Ukrainian nationals in Plovdiv</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As part of its project "Integration Support for Refugees from Ukraine", IOM Bulgaria conducted a field visit to Plovdiv to assist Ukrainian nationals. Services provided included financial aid through prepaid cards, medical support for essential medications, education supplies for children, and free legal consultations. These activities were implemented as part of a broader initiative funded by the EU and Bulgaria's AMIF Fund 2021-2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Organization for Migration (22 April, 2025), [IOM Bulgaria Brings Targeted Support to Ukrainian Refugees in Plovdiv],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bulgaria.iom.int/news/iom-bulgaria-brings-targeted-support-ukrainian-refugees-plovdiv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8A02946F"/>
+    <w:nsid w:val="4E56FB26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/iom-bulgaria-offers-targeted-support-ukrainian-nationals-plovdiv" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulgaria.iom.int/news/iom-bulgaria-brings-targeted-support-ukrainian-refugees-plovdiv" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/iom-bulgaria-offers-targeted-support-ukrainian-nationals-plovdiv" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulgaria.iom.int/news/iom-bulgaria-brings-targeted-support-ukrainian-refugees-plovdiv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>