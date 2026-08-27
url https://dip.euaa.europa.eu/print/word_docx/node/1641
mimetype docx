--- v0 (2026-06-18)
+++ v1 (2026-08-27)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Office of Citizenship and Migration updates registry on Ukrainians who lost temporary protection status zzzzzz</w:t>
+          <w:t xml:space="preserve">The Office of Citizenship and Migration updates registry on Ukrainians who lost temporary protection status</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office of Citizenship and Migration Affairs (OCMA) updated its records to show that 18,600 Ukrainian civilians have lost their temporary protection status because they did not apply for a new temporary residence permit within a month after their visa or residence permit expired. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This includes individuals whose permits expired in 2022 and the first quarter of 2025. Ukrainian civilians who have lost their temporary protection status and continue to reside in Latvia must apply for a renewal of their temporary protection status and residence permit. Failure to do so affects access to benefits and services. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To renew their status, applicants must submit: </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -107,51 +108,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | Pilsonības un migrācijas lietu pārvalde (23 April, 2025), Fizisko personu reģistrā aktualizētas ziņas par 18,6 tūkstošiem Ukrainas civiliedzīvotāju [Information on 18.6 thousand Ukrainian civilians has been updated in the Register of Natural Persons],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pmlp.gov.lv/lv/jaunums/fizisko-personu-registra-aktualizetas-zinas-par-186-tukstosiem-ukrainas-civiliedzivotaju</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -280,187 +282,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E90ED66E"/>
+    <w:nsid w:val="237E30E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -564,51 +599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B3A2D149"/>
+    <w:nsid w:val="6297F195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -844,51 +879,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/office-citizenship-and-migration-updates-registry-ukrainians-who-lost-temporary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/fizisko-personu-registra-aktualizetas-zinas-par-186-tukstosiem-ukrainas-civiliedzivotaju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>