--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -237,51 +237,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +373,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="766DD12F"/>
+    <w:nsid w:val="6DFD9E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>