--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Minister for Migration announces re-opening of PBL in Ter Apel on 1 June 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">The Minister for Migration announces re-opening of PBL in Ter Apel on 1 June 2025</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This type of facility was closed following a court judgement that found this regime unlawful. Thus, authorities piloted a new approach in Ter Apel, called intensified supervision location with process availability approach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The facility is for applicants who come from a safe country of origin, have little chances to be granted international protection, and have shown disruptive behaviour. From 1 June 2025, applicants in a pbl location will not be allowed to travel to the residential and village centres of surrounding municipalities (Ter Apel, Nieuw Weerdinge). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Violation of the rules may lead to detention. Discussions with the municipality of Westerwolde aim to ensure that entrepreneurs, who suffered damages due to such disruptive behaviours, can recover compensation for the damages in an easier manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Rijksoverheid (23 April, 2025), Gebiedsverbod voor overlastgevende asielzoeker [Area ban for nuisance asylum seekers],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rijksoverheid.nl/onderwerpen/asielbeleid/nieuws/2025/04/23/gebiedsverbod-voor-overlastgevende-asielzoeker</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation, Material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6DFD9E3A"/>
+    <w:nsid w:val="024D43DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/minister-migration-announces-re-opening-pbl-ter-apel-1-june-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/asielbeleid/nieuws/2025/04/23/gebiedsverbod-voor-overlastgevende-asielzoeker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/minister-migration-announces-re-opening-pbl-ter-apel-1-june-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/asielbeleid/nieuws/2025/04/23/gebiedsverbod-voor-overlastgevende-asielzoeker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>