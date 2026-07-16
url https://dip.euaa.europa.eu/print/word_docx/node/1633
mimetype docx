--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,91 +21,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Germany and Colombia further strengthen their migration cooperation zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Germany and Colombia signed a joint declaration with the aim to further strengthen their cooperation in migration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The cooperation foresees to further expand labour migration, including migration for training, study and work purposes, and to further prevent irregular migration. In recent years, the number of asylum applications from Colombian nationals in Germany has risen sharply and Colombia currently ranks eighth among the countries of origin in asylum applications. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The recognition rate for Colombian citizens is only around 0.3 per cent. Germany and Colombia agreed to cooperate in the area of migration management in February 2024. In the first three months of 2025, the number of asylum applications from Colombian nationals had already dropped by 42 per cent compared to the same period last year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (24 April, 2025), Deutschland und Kolumbien stärken gemeinsame Migrationspartnerschaft [Germany and Colombia strengthen joint migration partnership],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/04/mou-kolumbien.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.04.2025</w:t>
       </w:r>
     </w:p>
@@ -139,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +248,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CFD3AFD4"/>
+    <w:nsid w:val="4912D22D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +657,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/germany-and-colombia-further-strengthen-their-migration-cooperation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/04/mou-kolumbien.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/germany-and-colombia-further-strengthen-their-migration-cooperation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/04/mou-kolumbien.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>