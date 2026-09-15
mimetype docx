--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Germany and Colombia further strengthen their migration cooperation zzzzzz</w:t>
+          <w:t xml:space="preserve">Germany and Colombia further strengthen their migration cooperation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Germany and Colombia signed a joint declaration with the aim to further strengthen their cooperation in migration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The cooperation foresees to further expand labour migration, including migration for training, study and work purposes, and to further prevent irregular migration. In recent years, the number of asylum applications from Colombian nationals in Germany has risen sharply and Colombia currently ranks eighth among the countries of origin in asylum applications. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The recognition rate for Colombian citizens is only around 0.3 per cent. Germany and Colombia agreed to cooperate in the area of migration management in February 2024. In the first three months of 2025, the number of asylum applications from Colombian nationals had already dropped by 42 per cent compared to the same period last year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (24 April, 2025), Deutschland und Kolumbien stärken gemeinsame Migrationspartnerschaft [Germany and Colombia strengthen joint migration partnership],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/04/mou-kolumbien.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4912D22D"/>
+    <w:nsid w:val="082C507D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/germany-and-colombia-further-strengthen-their-migration-cooperation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/04/mou-kolumbien.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>