--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -22,77 +22,89 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The SAR launches drawing competition for refugee and asylum-seeking children in international anniversary</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SAR has announced a children's drawing competition titled "Childhood for Every Child," to be held in celebration of International Children's Day on 1 June. Eligible participants are children aged 2 to 18 who hold refugee or humanitarian status in Bulgaria or are currently seeking international protection. The initiative aims to showcase the creative talents of refugee children and promote their right to happiness and well-being, regardless of their background.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (24 April, 2025), ДАБ при МС обявява конкурс за детска рисунка „Моето детство“ [SAR at the Council of Ministers announces a competition for children's drawing "My Childhood"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.04.2025</w:t>
       </w:r>
@@ -127,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +249,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -394,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A5FCE841"/>
+    <w:nsid w:val="884D3425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +679,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-launches-drawing-competition-refugee-and-asylum-seeking-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/887" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-launches-drawing-competition-refugee-and-asylum-seeking-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>