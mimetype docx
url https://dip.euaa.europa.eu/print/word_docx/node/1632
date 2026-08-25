--- v0 (2026-06-15)
+++ v1 (2026-08-25)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The SAR launches drawing competition for refugee and asylum-seeking children in international anniversary zzzzzz</w:t>
+          <w:t xml:space="preserve">The SAR launches drawing competition for refugee and asylum-seeking children in international anniversary</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SAR has announced a children's drawing competition titled "Childhood for Every Child," to be held in celebration of International Children's Day on 1 June. Eligible participants are children aged 2 to 18 who hold refugee or humanitarian status in Bulgaria or are currently seeking international protection. The initiative aims to showcase the creative talents of refugee children and promote their right to happiness and well-being, regardless of their background.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (24 April, 2025), ДАБ при МС обявява конкурс за детска рисунка „Моето детство“ [SAR at the Council of Ministers announces a competition for children's drawing "My Childhood"],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00D6A529"/>
+    <w:nsid w:val="A5FCE841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-launches-drawing-competition-refugee-and-asylum-seeking-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/887" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>