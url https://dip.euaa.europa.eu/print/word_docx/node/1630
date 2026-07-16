--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Minister of the Interior meetings in Syria to discuss security and prospects for return zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Minister of the Interior Nancy Faeser travelled with Austrian Federal Minister of the Interior Gerhard Karner to Damascus to meet with the Interior Minister of the Syrian transitional government, Anas Khattab. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The focus of their meeting is the current security situation and further stabilisation of Syria as well as prospects for the return of Syrian refugees. Germany and Austria are working jointly to ensure that serious offenders and criminals with Syrian citizenship can be returned to Syria as quickly as possible. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In January 2025, the Federal Minister of the Interior Nancy Faeser presented a four-point plan on the return prospects of Syrian nationals in the event of stabilisation and peaceful developments in Syria: Criminals and offenders posing a serious threat should be returned as quickly as possible. Well-integrated Syrians who work in Germany and have learnt German should be able to stay. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Government supports voluntary return to Syria and has expanded its corresponding programme. Grants of protection must be reviewed by the Federal Office for Migration and Refugees if the situation in Syria has stabilised and the persons concerned have no right of residence for other reasons such as work or education and does not return to Syria voluntarily. This review is required by law. </w:t>
       </w:r>
@@ -75,51 +86,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">According to the Central Register of Foreigners, there were 968,899 Syrian nationals living in Germany at the end of March 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (27 April, 2025), Sicherheit, Stabilisierung und Rückkehrperspektiven: Bundesinnenministerin Faeser reist nach Syrien [Security, stabilisation and prospects for return: Federal Minister of the Interior Faeser travels to Syria],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/04/reise-damaskus.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.04.2025</w:t>
       </w:r>
     </w:p>
@@ -153,52 +164,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,51 +262,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -387,51 +398,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="42887FE2"/>
+    <w:nsid w:val="B02CAD55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,51 +671,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/federal-minister-interior-meetings-syria-discuss-security-and-prospects-return" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/04/reise-damaskus.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/federal-minister-interior-meetings-syria-discuss-security-and-prospects-return" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/04/reise-damaskus.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>