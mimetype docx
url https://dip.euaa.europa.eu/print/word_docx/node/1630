--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Minister of the Interior meetings in Syria to discuss security and prospects for return zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Minister of the Interior meetings in Syria to discuss security and prospects for return</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Minister of the Interior Nancy Faeser travelled with Austrian Federal Minister of the Interior Gerhard Karner to Damascus to meet with the Interior Minister of the Syrian transitional government, Anas Khattab. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The focus of their meeting is the current security situation and further stabilisation of Syria as well as prospects for the return of Syrian refugees. Germany and Austria are working jointly to ensure that serious offenders and criminals with Syrian citizenship can be returned to Syria as quickly as possible. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In January 2025, the Federal Minister of the Interior Nancy Faeser presented a four-point plan on the return prospects of Syrian nationals in the event of stabilisation and peaceful developments in Syria: Criminals and offenders posing a serious threat should be returned as quickly as possible. Well-integrated Syrians who work in Germany and have learnt German should be able to stay. </w:t>
       </w:r>
@@ -89,51 +91,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (27 April, 2025), Sicherheit, Stabilisierung und Rückkehrperspektiven: Bundesinnenministerin Faeser reist nach Syrien [Security, stabilisation and prospects for return: Federal Minister of the Interior Faeser travels to Syria],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/04/reise-damaskus.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -262,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B02CAD55"/>
+    <w:nsid w:val="0CB711C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -675,51 +711,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/federal-minister-interior-meetings-syria-discuss-security-and-prospects-return" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/04/reise-damaskus.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>