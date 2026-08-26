--- v0 (2026-06-15)
+++ v1 (2026-08-26)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IOM Bulgaria organizes sports and recreation activities for unaccompanied minors at RRC Sofia - Ovcha Kupel zzzzzz</w:t>
+          <w:t xml:space="preserve">IOM Bulgaria organizes sports and recreation activities for unaccompanied minors at RRC Sofia - Ovcha Kupel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Safe Zone for Unaccompanied Asylum-Seeking Minors managed by IOM Bulgaria at RRC Sofia - Ovcha Kupel, hosted an afternoon of sports activities and recreation. With the support of volunteers from Caritas Sofia, the young residents participated in football and volleyball, fostering a sense of community and engagement. The Safe Zones are managed under the project "Support for Unaccompanied Minors Accommodated in Safe Zones," funded by Bulgaria's National Programme under the AMIF fund 2021/2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Organization for Migration (28 April, 2025), [Sports and Sunshine at the Safe Zone in RRC Sofia - Ovcha Kupel],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bulgaria.iom.int/news/sports-and-sunshine-safe-zone-rrc-sofia-ovcha-kupel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="60E7F2CE"/>
+    <w:nsid w:val="2FF63919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/iom-bulgaria-organizes-sports-and-recreation-activities-unaccompanied-minors" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulgaria.iom.int/news/sports-and-sunshine-safe-zone-rrc-sofia-ovcha-kupel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>