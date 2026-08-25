--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Rome Court of Appeal ruled on detention of asylum seekers in Albania zzzzzz</w:t>
+          <w:t xml:space="preserve">The Rome Court of Appeal ruled on detention of asylum seekers in Albania</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the 19th of April, the Rome Court of Appeal ruled that detaining an asylum seeker in the Gjader detention center in Albania is unlawful under current Italian law. The decision highlights a critical legal gap in the Italy-Albania Protocol, which allows for the transfer of certain migrants to Albanian detention centers managed by Italian authorities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The court found that once a person expresses intent to seek asylum, even while detained in Albania, their legal status changes and Italian asylum procedures must apply. The protocol and its ratifying law, however, only cover individuals intercepted at sea or already in Italian detention for deportation, not new asylum seekers detained abroad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MeltingPot (28 April, 2025), Corte d’Appello di Roma: è illegittimo il trattenimento in Albania per chi richiede asilo [Court of Appeal of Rome: detention in Albania for asylum seekers is unlawful],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.meltingpot.org/2025/04/corte-dappello-di-roma-e-illegittimo-il-trattenimento-in-albania-per-chi-richiede-asilo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5ABF3673"/>
+    <w:nsid w:val="E78EABC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/rome-court-appeal-ruled-detention-asylum-seekers-albania" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltingpot.org/2025/04/corte-dappello-di-roma-e-illegittimo-il-trattenimento-in-albania-per-chi-richiede-asilo/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/rome-court-appeal-ruled-detention-asylum-seekers-albania" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltingpot.org/2025/04/corte-dappello-di-roma-e-illegittimo-il-trattenimento-in-albania-per-chi-richiede-asilo/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>