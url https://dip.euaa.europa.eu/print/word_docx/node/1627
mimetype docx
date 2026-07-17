--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -404,51 +404,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -540,51 +540,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FA68D2D4"/>
+    <w:nsid w:val="DA6AFEFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>