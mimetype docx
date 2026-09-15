--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,85 +13,100 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister of Justice proposes a new International Protection Law zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister of Justice proposes a new International Protection Law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Minister for Justice Jim O'Callaghan has today secured Cabinet approval to progress legislation that will lead to the most significant reform of Irish asylum laws in the history of the State in line with the EU Migration and Asylum Pact. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The approval by Cabinet will allow for the publication of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">General Scheme of the International Protection Bill 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and referral of the General Scheme to the relevant Oireachtas Committee for pre-legislative scrutiny, and for the drafting of the new Bill. The General Scheme of the International Protection Bill 2025 is intended to replace the International Protection Act 2015, in line with the provision of the Pact on migration and asylum and its </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">national implementation plan. </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The bill covers: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arrivals and Screening: Provides for matters relating to the screening of applicants for international protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application for International Protection: Provides for the procedures that will apply where a person applies for international protection in Ireland. The asylum procedure will be transformed to follow the procedure outlined in the Asylum Procedure Regulation. </w:t>
       </w:r>
@@ -228,54 +243,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Crisis and Force Majeure Regulation: Specifies the process that will apply where it is proposed that Ireland should request the European Commission to activate the procedure in the Crisis and Force Majeure Regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (29 April, 2025), [Minister Jim O’Callaghan secures Cabinet approval for publication of the General Scheme of the International Protection Bill 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-jim-ocallaghan-secures-cabinet-approval-for-publication-of-the-general-scheme-of-the-international-protection-bill-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -306,52 +322,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -404,187 +420,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DA6AFEFC"/>
+    <w:nsid w:val="2865268B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -813,55 +862,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/minister-justice-proposes-new-international-protection-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.gov.ie/static/documents/General_Scheme_International_Protection_Bill_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/publications/brief-on-irelands-national-implementation-plan-for-the-eu-migration-and-asylum-pact/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-jim-ocallaghan-secures-cabinet-approval-for-publication-of-the-general-scheme-of-the-international-protection-bill-2025/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/minister-justice-proposes-new-international-protection-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.gov.ie/static/documents/General_Scheme_International_Protection_Bill_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/publications/brief-on-irelands-national-implementation-plan-for-the-eu-migration-and-asylum-pact/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-jim-ocallaghan-secures-cabinet-approval-for-publication-of-the-general-scheme-of-the-international-protection-bill-2025/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>