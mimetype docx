--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -223,51 +223,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +359,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C1AA773F"/>
+    <w:nsid w:val="747B0E2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>