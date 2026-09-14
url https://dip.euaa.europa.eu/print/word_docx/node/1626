--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Hungarian Parliament approved the government's request to extend the crisis situation over the Ukraine war zzzzzz</w:t>
+          <w:t xml:space="preserve">The Hungarian Parliament approved the government's request to extend the crisis situation over the Ukraine war</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Hungarian Parliament voted in favour of authorising the government to extend the crisis situation due to the war in Ukraine until 15 November 2025. and will maintain embassy procedure in this period. This means that the rules requiring applicants to submit a letter of intent at the Hungarian embassy in Belgrade or Kyiv, before arriving to Hungary to apply for international protection (the so-called embassy procedure) will remain in place in this period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliament | Országgyűlés (29 April, 2025), T/11422:A szomszédos országban fennálló fegyveres konfliktus, illetve humanitárius katasztrófa magyarországi következményeinek elhárításáról és kezeléséről szóló 2022. évi XLII. törvény módosításáról [T/11422:On the amendment of Act XLII of 2022 on the Prevention and Management of the Consequences of an Armed Conflict or Humanitarian Disaster in a Neighbouring Country in Hungary],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parlament.hu/web/guest/szavazasok-adott-idoszakban?p_p_id=hu_parlament_cms_pair_portlet_PairProxy_INSTANCE_9xd2Wc9jP4z8&amp;p_p_lifecycle=1&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_auth=7vMbg1Ar&amp;_hu_parlament_cms_pair_portlet_PairProxy_INSTANCE_9xd2Wc9jP4z8_pairAction=%2Finternet%2Fcplsql%2Fogy_szav.szav_lap_egy%3Fp_szavdatum%3D2025.04.29.10%3A27%3A41%26p_szavkepv%3DI%26p_szavkpvcsop%3DI%26p_ckl%3D42%26p_cms%3DI%26p_osszefuz%3D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="747B0E2C"/>
+    <w:nsid w:val="D74EA0DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/hungary/hungarian-parliament-approved-governments-request-extend-crisis-situation-over" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.hu/web/guest/szavazasok-adott-idoszakban?p_p_id=hu_parlament_cms_pair_portlet_PairProxy_INSTANCE_9xd2Wc9jP4z8&amp;p_p_lifecycle=1&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_auth=7vMbg1Ar&amp;_hu_parlament_cms_pair_portlet_PairProxy_INSTANCE_9xd2Wc9jP4z8_pairAction=%2Finternet%2Fcplsql%2Fogy_szav.szav_lap_egy%3Fp_szavdatum%3D2025.04.29.10%3A27%3A41%26p_szavkepv%3DI%26p_szavkpvcsop%3DI%26p_ckl%3D42%26p_cms%3DI%26p_osszefuz%3D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/hungary/hungarian-parliament-approved-governments-request-extend-crisis-situation-over" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.hu/web/guest/szavazasok-adott-idoszakban?p_p_id=hu_parlament_cms_pair_portlet_PairProxy_INSTANCE_9xd2Wc9jP4z8&amp;p_p_lifecycle=1&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_auth=7vMbg1Ar&amp;_hu_parlament_cms_pair_portlet_PairProxy_INSTANCE_9xd2Wc9jP4z8_pairAction=%2Finternet%2Fcplsql%2Fogy_szav.szav_lap_egy%3Fp_szavdatum%3D2025.04.29.10%3A27%3A41%26p_szavkepv%3DI%26p_szavkpvcsop%3DI%26p_ckl%3D42%26p_cms%3DI%26p_osszefuz%3D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>