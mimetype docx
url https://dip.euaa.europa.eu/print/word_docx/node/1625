--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">First legal aid center opens in Burgas zzzzzz</w:t>
+          <w:t xml:space="preserve">First legal aid center opens in Burgas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Legal Aid Bureau announced the opening of the first Regional Center for Consulting and Providing Free Legal Aid in Burgas. Thus lawyers from Burgas, registered in the register of the National Bureau of Legal Aid (NBLA), will provide free legal aid to victims of domestic violence, people with incomes below the poverty line, recipients of social benefits, children placed in foster families or in families of relatives or close friends, children at risk, persons seeking international protection, as well as foreigners temporarily placed in specialised homes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National Legal Aid Bureau | Национално бюро за правна помощ (29 April, 2025), Министърът на правосъдието Георги Георгиев откри първия регионален център за безплатна правна помощ в Бургас [The Minister of Justice Georgi Georgiev opened the first regional center for free legal aid in Burgas],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mjs.bg/home/index/a9a88dc0-14b0-4f3a-b327-e7587635154c</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E9B6C994"/>
+    <w:nsid w:val="FDF3C233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/first-legal-aid-center-opens-burgas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mjs.bg/home/index/a9a88dc0-14b0-4f3a-b327-e7587635154c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>