--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -22,77 +22,89 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">First legal aid center opens in Burgas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Legal Aid Bureau announced the opening of the first Regional Center for Consulting and Providing Free Legal Aid in Burgas. Thus lawyers from Burgas, registered in the register of the National Bureau of Legal Aid (NBLA), will provide free legal aid to victims of domestic violence, people with incomes below the poverty line, recipients of social benefits, children placed in foster families or in families of relatives or close friends, children at risk, persons seeking international protection, as well as foreigners temporarily placed in specialised homes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National Legal Aid Bureau | Национално бюро за правна помощ (29 April, 2025), Министърът на правосъдието Георги Георгиев откри първия регионален център за безплатна правна помощ в Бургас [The Minister of Justice Georgi Georgiev opened the first regional center for free legal aid in Burgas],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mjs.bg/home/index/a9a88dc0-14b0-4f3a-b327-e7587635154c</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2025</w:t>
       </w:r>
@@ -106,73 +118,73 @@
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bulgaria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        <w:t xml:space="preserve">Legal counselling, assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +249,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -394,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FDF3C233"/>
+    <w:nsid w:val="3859C509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +679,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/first-legal-aid-center-opens-burgas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mjs.bg/home/index/a9a88dc0-14b0-4f3a-b327-e7587635154c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/first-legal-aid-center-opens-burgas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mjs.bg/home/index/a9a88dc0-14b0-4f3a-b327-e7587635154c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>