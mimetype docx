--- v0 (2026-06-21)
+++ v1 (2026-08-26)
@@ -13,119 +13,123 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bulgaria adopts a program for humanitarian support and integration of beneficiaries of temporary protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Bulgaria adopts a program for humanitarian support and integration of beneficiaries of temporary protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 29 April 2025, the Council of Ministers adopted a </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Program for humanitarian support and integration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of displaced persons from Ukraine, beneficiaries of temporary protection in Bulgaria. The program aims to ensure conditions for long-term integration of beneficiaries of temporary protection through access to employment, education and social support. Persons from vulnerable groups will continue to receive humanitarian support for accommodation for the entire period of temporary protection. The integration process will involve state authorities based on their area of competence or expertise, with an obligation for their administrations to inform and consult temporary protection beneficiaries on the possibilities of being supported with integration measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Foundation for Access to Rights provided comments on the program </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and emphasised that since the program focuses mainly on risk groups, many Ukrainians will not fall within this category and will not benefit of free accommodation which is limited to 60 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bulgaria for Ukraine (29 April, 2025), [The Council of Ministers adopted a Program for Humanitarian Support and Integration of Displaced Persons from Ukraine Granted Temporary Protection in the Republic of Bulgaria.],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ukraine.gov.bg/2025/05/05/the-council-of-ministers-adopted-a-program-for-humanitarian-support/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -254,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 21-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8B98DB1F"/>
+    <w:nsid w:val="8EDA5A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgaria-adopts-program-humanitarian-support-and-integration-beneficiaries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/publicconsultations/View.aspx?lang=bg-BG&amp;Id=9057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.farbg.eu/index.php/bg/latest/samostoyatelno-zaplaschane-na-prestoya-v-mestata-za-nastanyavane-po-programata-za" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukraine.gov.bg/2025/05/05/the-council-of-ministers-adopted-a-program-for-humanitarian-support/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>