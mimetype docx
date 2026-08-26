--- v0 (2026-06-17)
+++ v1 (2026-08-26)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Unaccompanied minors participate in the 43rd National Youth Championship for Children and Youth at Risk zzzzzz</w:t>
+          <w:t xml:space="preserve">Unaccompanied minors participate in the 43rd National Youth Championship for Children and Youth at Risk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 29 April 2025, unaccompanied refugee minors accommodated in the Safe Zones of the Registration and Reception Centers (RRC) in Sofia's district and in Harmanli took part in the 43rd National Championship for Children and Youth at Risk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The event, organized by the Bulgarian Sports Federation for Children and Youth at Risk, brought together over 218 participants aged 12 to 18 from 17 social institutions across Bulgaria. This annual championship promotes sports as a powerful tool for integration and socialization among vulnerable youth.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (29 April, 2025), 43-ти държавен шампионат за деца и младежи в риск [43rd State Championship for Children and Youth at Risk],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/889</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CFDD8D3E"/>
+    <w:nsid w:val="A2312BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/unaccompanied-minors-participate-43rd-national-youth-championship-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>