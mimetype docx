--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Danish Immigration Service published its Annual report on supervision of accommodation operators for 2024 zzzzzz</w:t>
+          <w:t xml:space="preserve">The Danish Immigration Service published its Annual report on supervision of accommodation operators for 2024</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service enters into annual agreements with various operators to manage asylum centres. It monitors the operators' performance across several key areas. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inspections are one of several tools used to support ongoing dialogue between the Immigration Service and the operators regarding daily operations. In addition to inspections, the agency holds regular meetings, both general and issue-specific, to ensure continuous communication and oversight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (29 April, 2025), Årsrapport om tilsyn med indkvarteringsoperatører 2024 [Annual Report on the Supervision of Accommodation Operators 2024],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://us.dk/nyheder/2025/april/aarsrapport-om-tilsyn-med-indkvarteringsoperatoerer-2024/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DFECC9BA"/>
+    <w:nsid w:val="2EDCD66A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-published-its-annual-report-supervision" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2025/april/aarsrapport-om-tilsyn-med-indkvarteringsoperatoerer-2024/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-published-its-annual-report-supervision" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2025/april/aarsrapport-om-tilsyn-med-indkvarteringsoperatoerer-2024/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>