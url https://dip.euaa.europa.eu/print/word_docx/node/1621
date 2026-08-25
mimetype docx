--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Directorate of Immigration reports delays in issuance of residence permits for temporary protection zzzzzz</w:t>
+          <w:t xml:space="preserve">The Directorate of Immigration reports delays in issuance of residence permits for temporary protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A significant delay of several weeks is expected with regards the issuance of new residence permit cards based on temporary protection announced by the Directorate of Immigration. As noted the delay is due to large-scale exodus from Ukraine. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of March 2, 2025, over 4,000 such residence permits had expired. All individuals who still have a registered address in Iceland will have their permits automatically extended for one year. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no need to attend a photoshoot for renewal. However, the new residence cards may take an additional 6?8 weeks to be issued. The support team is unable to provide specific timelines for when the cards will be ready. Recipients will be notified via SMS or email with information about the pick-up location once the cards are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun (29 April, 2025), Töf á afhendingu dvalarleyfiskorta [Delay in delivery of residence permit cards],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/s/utlendingastofnun/frett/toef-a-afhendingu-dvalarleyfiskorta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6291DF2D"/>
+    <w:nsid w:val="877C00C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/directorate-immigration-reports-delays-issuance-residence-permits-temporary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/s/utlendingastofnun/frett/toef-a-afhendingu-dvalarleyfiskorta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/directorate-immigration-reports-delays-issuance-residence-permits-temporary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/s/utlendingastofnun/frett/toef-a-afhendingu-dvalarleyfiskorta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>