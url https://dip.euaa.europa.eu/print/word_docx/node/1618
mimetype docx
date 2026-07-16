--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -237,51 +237,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +373,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="043C8449"/>
+    <w:nsid w:val="9C390E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>