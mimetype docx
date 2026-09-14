--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI and UNE lift the suspension of the duty to return and resume the processing of Lebanon cases zzzzzz</w:t>
+          <w:t xml:space="preserve">UDI and UNE lift the suspension of the duty to return and resume the processing of Lebanon cases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UDI and UNE suspended the duty to return to Lebanon on 31 October 2024 and at the same time put cases involving return to Lebanon on hold. However, on 1 May 2025, the UDI and UNE lift the suspension of the duty to return and resume the processing of Lebanon cases, on the basis of the improved security situation in the country. This means that the duty to return again applies to persons who have received a final rejection with a duty to return to Lebanon, unless they have been granted a postponement of the implementation of their case. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision to lift the suspension of the duty to return also means that the police can carry out forced returns to Lebanon. The UDI resumed processing cases involving return to Lebanon, taking into account the evolving and unpredictable security situation in the region. Each case will be assessed based on the conditions at the time of the decision. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UNE currently has about ten cases on hold under the previous suspension. The National Police Immigration Service has identified 19 such cases. Individuals who have requested a reassessment and were granted deferred implementation may remain in Norway while their case is reviewed. Others not currently in process can still request a reassessment if they believe there are valid reasons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (30 April, 2025), Opphever returstopp til Libanon [The suspension of return to Lebanon is lifted],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/opphever-returstopp-til-libanon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9C390E94"/>
+    <w:nsid w:val="1620B057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-and-une-lift-suspension-duty-return-and-resume-processing-lebanon-cases" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/opphever-returstopp-til-libanon/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-and-une-lift-suspension-duty-return-and-resume-processing-lebanon-cases" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/opphever-returstopp-til-libanon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>